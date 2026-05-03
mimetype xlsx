--- v3 (2026-03-13)
+++ v4 (2026-05-03)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a655df4579e4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec522e7db0d44aaa88489fa94544bfc5.psmdcp" Id="Rfef92a837abe4a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cae9447f0de47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b766eefab7b44e38bbadd1926020176e.psmdcp" Id="Rd7d642e596134abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="VwCommodityTransaction" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <x:si>
     <x:t>MarketDate</x:t>
   </x:si>
   <x:si>
     <x:t>DistrictName</x:t>
   </x:si>
   <x:si>