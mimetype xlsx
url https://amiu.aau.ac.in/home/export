--- v4 (2026-05-03)
+++ v5 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cae9447f0de47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b766eefab7b44e38bbadd1926020176e.psmdcp" Id="Rd7d642e596134abf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97034a41f4e24c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3671ff08ba3c4d50b3a957152f852f84.psmdcp" Id="R2be398001be947c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="VwCommodityTransaction" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <x:si>
     <x:t>MarketDate</x:t>
   </x:si>
   <x:si>
     <x:t>DistrictName</x:t>
   </x:si>
   <x:si>