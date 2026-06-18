--- v5 (2026-06-18)
+++ v6 (2026-06-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97034a41f4e24c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3671ff08ba3c4d50b3a957152f852f84.psmdcp" Id="R2be398001be947c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9038bea86244bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6a7a5108d0e45308ed1b2c1f1b8d88a.psmdcp" Id="R4ffac089134b4e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="VwCommodityTransaction" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <x:si>
     <x:t>MarketDate</x:t>
   </x:si>
   <x:si>
     <x:t>DistrictName</x:t>
   </x:si>
   <x:si>