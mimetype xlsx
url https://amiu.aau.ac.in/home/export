--- v6 (2026-06-18)
+++ v7 (2026-08-10)
@@ -1,97 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb9038bea86244bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6a7a5108d0e45308ed1b2c1f1b8d88a.psmdcp" Id="R4ffac089134b4e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98872031f526453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8afba4eb9ee24949a7c7874b0655ea89.psmdcp" Id="Ra2c65c8cc0e94e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="VwCommodityTransaction" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>MarketDate</x:t>
   </x:si>
   <x:si>
     <x:t>DistrictName</x:t>
   </x:si>
   <x:si>
     <x:t>RMCMarketName</x:t>
   </x:si>
   <x:si>
     <x:t>MarketName</x:t>
   </x:si>
   <x:si>
     <x:t>CommodityGroupName</x:t>
   </x:si>
   <x:si>
     <x:t>CommodityTypeName</x:t>
   </x:si>
   <x:si>
     <x:t>CommodityVarietyName</x:t>
   </x:si>
   <x:si>
     <x:t>MinAmt</x:t>
   </x:si>
   <x:si>
     <x:t>MaxAmt</x:t>
   </x:si>
   <x:si>
     <x:t>ModalAmt</x:t>
   </x:si>
   <x:si>
     <x:t>ArrivalQty</x:t>
   </x:si>
   <x:si>
     <x:t>UnitName</x:t>
   </x:si>
   <x:si>
     <x:t>Remarks</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cachar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonabarighat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vegetables</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cabbage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quintal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Potato(Agra)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Potato</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tomato</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Onion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golaghat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assam Lemon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cucumber</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pumpkin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brinjal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ridge Gourd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lesera</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhindi (Ladies Finger)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bhindi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pointed Gourd (Patal)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sponge Gourd</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -114,52 +267,52 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="VwCommodityTransaction" displayName="VwCommodityTransaction" ref="A1:M2" totalsRowShown="0">
-  <x:autoFilter ref="A1:M2"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="VwCommodityTransaction" displayName="VwCommodityTransaction" ref="A1:M15" totalsRowShown="0">
+  <x:autoFilter ref="A1:M15"/>
   <x:tableColumns count="13">
     <x:tableColumn id="1" name="MarketDate"/>
     <x:tableColumn id="2" name="DistrictName"/>
     <x:tableColumn id="3" name="RMCMarketName"/>
     <x:tableColumn id="4" name="MarketName"/>
     <x:tableColumn id="5" name="CommodityGroupName"/>
     <x:tableColumn id="6" name="CommodityTypeName"/>
     <x:tableColumn id="7" name="CommodityVarietyName"/>
     <x:tableColumn id="8" name="MinAmt"/>
     <x:tableColumn id="9" name="MaxAmt"/>
     <x:tableColumn id="10" name="ModalAmt"/>
     <x:tableColumn id="11" name="ArrivalQty"/>
     <x:tableColumn id="12" name="UnitName"/>
     <x:tableColumn id="13" name="Remarks"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -426,95 +579,627 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M3"/>
+  <x:dimension ref="A1:M15"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:13">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L1" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M1" s="0" t="s">
         <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:13">
+      <x:c r="A2" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B2" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="C2" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D2" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F2" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G2" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H2" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I2" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J2" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K2" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="L2" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:13">
+      <x:c r="A3" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G3" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H3" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="I3" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="J3" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K3" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L3" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:13">
+      <x:c r="A4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="G4" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H4" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="I4" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="J4" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="K4" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="L4" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:13">
+      <x:c r="A5" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G5" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H5" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I5" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="J5" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="K5" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L5" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:13">
+      <x:c r="A6" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="G6" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H6" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J6" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="K6" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="L6" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:13">
+      <x:c r="A7" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K7" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="L7" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:13">
+      <x:c r="A8" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I8" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="K8" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="L8" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:13">
+      <x:c r="A9" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="I9" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="K9" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L9" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:13">
+      <x:c r="A10" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H10" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="K10" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="L10" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:13">
+      <x:c r="A11" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K11" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L11" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:13">
+      <x:c r="A12" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I12" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J12" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K12" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="L12" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:13">
+      <x:c r="A13" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="K13" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L13" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:13">
+      <x:c r="A14" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H14" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J14" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="K14" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="L14" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:13">
+      <x:c r="A15" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K15" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="L15" s="0" t="s">
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>